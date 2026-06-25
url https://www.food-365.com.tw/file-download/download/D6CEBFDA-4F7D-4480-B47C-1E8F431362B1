--- v0 (2026-05-02)
+++ v1 (2026-06-25)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Cf-nas-01\世慶食品共用資料檔\2. 客戶專區\4. 產品價目表\1150114\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16DFC587-7347-43D7-8F30-18BA82B53945}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65038B45-7490-4AD4-94C0-12686331489C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{2D533023-EB98-462E-B952-224A2DA73A93}"/>
   </bookViews>
   <sheets>
     <sheet name="工作表1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">工作表1!$A$1:$L$91</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="170">
   <si>
     <t>E-mail：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>century.ccj@msa.hinet.net</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>訂單編號：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>發票號碼：</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>製單人員：</t>
@@ -1487,324 +1490,324 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...95 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="255" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="超連結" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2604,2224 +2607,2224 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.food-365.com.tw/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:century.ccj@msa.hinet.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26CDF5E4-EF50-4A35-A610-0DF7A79CB6DC}">
   <dimension ref="A1:L78"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="130" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="F47" sqref="F47"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A13" zoomScale="130" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="130" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21:C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.77734375" defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.77734375" style="2"/>
     <col min="2" max="3" width="10.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.77734375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.77734375" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="3.77734375" style="1"/>
     <col min="8" max="9" width="10.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.77734375" style="2" customWidth="1"/>
     <col min="11" max="12" width="7.77734375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="3.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="22" customFormat="1" ht="13.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="78" t="s">
         <v>162</v>
       </c>
-      <c r="B1" s="74"/>
-      <c r="C1" s="79" t="s">
+      <c r="B1" s="66"/>
+      <c r="C1" s="72" t="s">
         <v>130</v>
       </c>
-      <c r="D1" s="80"/>
-[...2 lines deleted...]
-      <c r="G1" s="75" t="s">
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="67" t="s">
         <v>155</v>
       </c>
-      <c r="H1" s="75"/>
-      <c r="I1" s="77" t="s">
+      <c r="H1" s="67"/>
+      <c r="I1" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="J1" s="77"/>
-[...1 lines deleted...]
-      <c r="L1" s="77"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
     </row>
     <row r="2" spans="1:12" s="22" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="66" t="s">
         <v>157</v>
       </c>
-      <c r="B2" s="74"/>
-      <c r="C2" s="79" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="80"/>
-[...2 lines deleted...]
-      <c r="G2" s="74" t="s">
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="66" t="s">
         <v>158</v>
       </c>
-      <c r="H2" s="74"/>
-      <c r="I2" s="78" t="s">
+      <c r="H2" s="66"/>
+      <c r="I2" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="J2" s="78"/>
-[...1 lines deleted...]
-      <c r="L2" s="78"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="82"/>
-[...2 lines deleted...]
-      <c r="E3" s="82" t="s">
+      <c r="B3" s="75"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="82"/>
-[...1 lines deleted...]
-      <c r="H3" s="41"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
       <c r="I3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="41"/>
-[...1 lines deleted...]
-      <c r="L3" s="76"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="69"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="87" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="44"/>
-[...2 lines deleted...]
-      <c r="E4" s="44" t="s">
+      <c r="B4" s="81"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="81" t="s">
         <v>127</v>
       </c>
-      <c r="F4" s="44"/>
-[...1 lines deleted...]
-      <c r="H4" s="42"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
       <c r="I4" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="J4" s="42"/>
-[...1 lines deleted...]
-      <c r="L4" s="51"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="107"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="87" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="44"/>
-[...2 lines deleted...]
-      <c r="E5" s="44" t="s">
+      <c r="B5" s="81"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="81" t="s">
         <v>128</v>
       </c>
-      <c r="F5" s="44"/>
-[...1 lines deleted...]
-      <c r="H5" s="42"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="82"/>
+      <c r="H5" s="82"/>
       <c r="I5" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="J5" s="42"/>
-[...1 lines deleted...]
-      <c r="L5" s="51"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="107"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="44"/>
-[...2 lines deleted...]
-      <c r="E6" s="44" t="s">
+      <c r="B6" s="81"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="F6" s="44"/>
-[...5 lines deleted...]
-      <c r="L6" s="51"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="82"/>
+      <c r="H6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="107"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="87" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="44"/>
-[...4 lines deleted...]
-      <c r="G7" s="87"/>
+      <c r="B7" s="81"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="84"/>
+      <c r="E7" s="84"/>
+      <c r="F7" s="84"/>
+      <c r="G7" s="84"/>
       <c r="H7" s="26" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="58" t="s">
+      <c r="K7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="59"/>
+      <c r="L7" s="113"/>
     </row>
     <row r="8" spans="1:12" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="46"/>
-[...4 lines deleted...]
-      <c r="G8" s="87"/>
+      <c r="B8" s="80"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
       <c r="H8" s="26" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="K8" s="60" t="s">
+      <c r="K8" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="L8" s="61"/>
+      <c r="L8" s="106"/>
     </row>
     <row r="9" spans="1:12" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="83"/>
+      <c r="B9" s="77"/>
       <c r="C9" s="24" t="s">
         <v>163</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>164</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>129</v>
       </c>
-      <c r="F9" s="85" t="s">
+      <c r="F9" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="G9" s="46"/>
+      <c r="G9" s="80"/>
       <c r="H9" s="24" t="s">
         <v>163</v>
       </c>
       <c r="I9" s="23" t="s">
         <v>164</v>
       </c>
       <c r="J9" s="27" t="s">
         <v>129</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="L9" s="7"/>
     </row>
     <row r="10" spans="1:12" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="70" t="s">
+      <c r="A10" s="62" t="s">
         <v>159</v>
       </c>
-      <c r="B10" s="71"/>
+      <c r="B10" s="63"/>
       <c r="C10" s="28"/>
       <c r="D10" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E10" s="54"/>
-[...1 lines deleted...]
-      <c r="G10" s="72" t="s">
+      <c r="E10" s="110"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="64" t="s">
         <v>160</v>
       </c>
-      <c r="H10" s="73"/>
-[...3 lines deleted...]
-      <c r="L10" s="53"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="108"/>
+      <c r="L10" s="109"/>
     </row>
     <row r="11" spans="1:12" s="3" customFormat="1" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="66" t="s">
+      <c r="B11" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="67"/>
+      <c r="C11" s="89"/>
       <c r="D11" s="10" t="s">
         <v>91</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>93</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="66" t="s">
+      <c r="H11" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="I11" s="67"/>
+      <c r="I11" s="89"/>
       <c r="J11" s="10" t="s">
         <v>91</v>
       </c>
       <c r="K11" s="10" t="s">
         <v>92</v>
       </c>
       <c r="L11" s="11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="116" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="90" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="57"/>
+      <c r="C12" s="91"/>
       <c r="D12" s="12">
         <v>13</v>
       </c>
       <c r="E12" s="29"/>
       <c r="F12" s="13">
         <v>60</v>
       </c>
-      <c r="G12" s="36" t="s">
+      <c r="G12" s="116" t="s">
         <v>123</v>
       </c>
-      <c r="H12" s="56" t="s">
+      <c r="H12" s="90" t="s">
         <v>94</v>
       </c>
-      <c r="I12" s="57"/>
+      <c r="I12" s="91"/>
       <c r="J12" s="12">
         <v>90</v>
       </c>
       <c r="K12" s="29"/>
       <c r="L12" s="13">
         <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="37"/>
-      <c r="B13" s="47" t="s">
+      <c r="A13" s="117"/>
+      <c r="B13" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="48"/>
+      <c r="C13" s="56"/>
       <c r="D13" s="14">
         <v>11</v>
       </c>
       <c r="E13" s="30"/>
       <c r="F13" s="15">
         <v>60</v>
       </c>
-      <c r="G13" s="37"/>
-      <c r="H13" s="47" t="s">
+      <c r="G13" s="117"/>
+      <c r="H13" s="55" t="s">
         <v>95</v>
       </c>
-      <c r="I13" s="48"/>
+      <c r="I13" s="56"/>
       <c r="J13" s="14">
         <v>110</v>
       </c>
       <c r="K13" s="30"/>
       <c r="L13" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="37"/>
-      <c r="B14" s="49" t="s">
+      <c r="A14" s="117"/>
+      <c r="B14" s="51" t="s">
         <v>151</v>
       </c>
-      <c r="C14" s="50"/>
+      <c r="C14" s="52"/>
       <c r="D14" s="14">
         <v>15</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="15">
         <v>100</v>
       </c>
-      <c r="G14" s="37"/>
-      <c r="H14" s="47" t="s">
+      <c r="G14" s="117"/>
+      <c r="H14" s="55" t="s">
         <v>96</v>
       </c>
-      <c r="I14" s="48"/>
+      <c r="I14" s="56"/>
       <c r="J14" s="14">
         <v>90</v>
       </c>
       <c r="K14" s="30"/>
       <c r="L14" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="37"/>
-      <c r="B15" s="49" t="s">
+      <c r="A15" s="117"/>
+      <c r="B15" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="50"/>
+      <c r="C15" s="52"/>
       <c r="D15" s="14">
         <v>25</v>
       </c>
       <c r="E15" s="30"/>
       <c r="F15" s="15">
         <v>120</v>
       </c>
-      <c r="G15" s="37"/>
-      <c r="H15" s="47" t="s">
+      <c r="G15" s="117"/>
+      <c r="H15" s="55" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="48"/>
+      <c r="I15" s="56"/>
       <c r="J15" s="14">
         <v>110</v>
       </c>
       <c r="K15" s="30"/>
       <c r="L15" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="16" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="37"/>
-      <c r="B16" s="49" t="s">
+      <c r="A16" s="117"/>
+      <c r="B16" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="50"/>
+      <c r="C16" s="52"/>
       <c r="D16" s="14">
         <v>30</v>
       </c>
       <c r="E16" s="30"/>
       <c r="F16" s="15">
         <v>150</v>
       </c>
-      <c r="G16" s="37"/>
-      <c r="H16" s="47" t="s">
+      <c r="G16" s="117"/>
+      <c r="H16" s="55" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="48"/>
+      <c r="I16" s="56"/>
       <c r="J16" s="14">
         <v>90</v>
       </c>
       <c r="K16" s="30"/>
       <c r="L16" s="15">
         <v>800</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="37"/>
-      <c r="B17" s="49" t="s">
+      <c r="A17" s="117"/>
+      <c r="B17" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="50"/>
+      <c r="C17" s="52"/>
       <c r="D17" s="14">
         <v>20</v>
       </c>
       <c r="E17" s="30"/>
       <c r="F17" s="15">
         <v>100</v>
       </c>
-      <c r="G17" s="37"/>
-      <c r="H17" s="47" t="s">
+      <c r="G17" s="117"/>
+      <c r="H17" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="I17" s="48"/>
+      <c r="I17" s="56"/>
       <c r="J17" s="14">
         <v>55</v>
       </c>
       <c r="K17" s="30"/>
       <c r="L17" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="37"/>
-      <c r="B18" s="49" t="s">
+      <c r="A18" s="117"/>
+      <c r="B18" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="50"/>
+      <c r="C18" s="52"/>
       <c r="D18" s="14">
         <v>25</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="15">
         <v>100</v>
       </c>
-      <c r="G18" s="37"/>
-      <c r="H18" s="47" t="s">
+      <c r="G18" s="117"/>
+      <c r="H18" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="I18" s="48"/>
+      <c r="I18" s="56"/>
       <c r="J18" s="14">
         <v>220</v>
       </c>
       <c r="K18" s="30"/>
       <c r="L18" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="19" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="37"/>
-      <c r="B19" s="49" t="s">
+      <c r="A19" s="117"/>
+      <c r="B19" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="50"/>
+      <c r="C19" s="52"/>
       <c r="D19" s="14">
         <v>30</v>
       </c>
       <c r="E19" s="30"/>
       <c r="F19" s="15">
         <v>120</v>
       </c>
-      <c r="G19" s="37"/>
-      <c r="H19" s="47" t="s">
+      <c r="G19" s="117"/>
+      <c r="H19" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="I19" s="48"/>
+      <c r="I19" s="56"/>
       <c r="J19" s="14">
         <v>220</v>
       </c>
       <c r="K19" s="30"/>
       <c r="L19" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="20" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="37"/>
-      <c r="B20" s="49" t="s">
+      <c r="A20" s="117"/>
+      <c r="B20" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="C20" s="50"/>
+      <c r="C20" s="52"/>
       <c r="D20" s="14">
         <v>30</v>
       </c>
       <c r="E20" s="30"/>
       <c r="F20" s="15">
         <v>150</v>
       </c>
-      <c r="G20" s="37"/>
-      <c r="H20" s="47" t="s">
+      <c r="G20" s="117"/>
+      <c r="H20" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="I20" s="48"/>
+      <c r="I20" s="56"/>
       <c r="J20" s="14">
         <v>220</v>
       </c>
       <c r="K20" s="30"/>
       <c r="L20" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="21" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="37"/>
-      <c r="B21" s="49" t="s">
+      <c r="A21" s="117"/>
+      <c r="B21" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="50"/>
+      <c r="C21" s="52"/>
       <c r="D21" s="14">
         <v>3300</v>
       </c>
       <c r="E21" s="30"/>
       <c r="F21" s="15"/>
-      <c r="G21" s="37"/>
-      <c r="H21" s="47" t="s">
+      <c r="G21" s="117"/>
+      <c r="H21" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="I21" s="48"/>
+      <c r="I21" s="56"/>
       <c r="J21" s="14">
         <v>330</v>
       </c>
       <c r="K21" s="30"/>
       <c r="L21" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="22" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="37"/>
-      <c r="B22" s="49" t="s">
+      <c r="A22" s="117"/>
+      <c r="B22" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="50"/>
+      <c r="C22" s="52"/>
       <c r="D22" s="14">
         <v>3850</v>
       </c>
       <c r="E22" s="30"/>
       <c r="F22" s="15"/>
-      <c r="G22" s="37"/>
-      <c r="H22" s="47" t="s">
+      <c r="G22" s="117"/>
+      <c r="H22" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="I22" s="48"/>
+      <c r="I22" s="56"/>
       <c r="J22" s="14">
         <v>330</v>
       </c>
       <c r="K22" s="30"/>
       <c r="L22" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="23" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="37"/>
-      <c r="B23" s="49" t="s">
+      <c r="A23" s="117"/>
+      <c r="B23" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="C23" s="50"/>
+      <c r="C23" s="52"/>
       <c r="D23" s="14">
         <v>35</v>
       </c>
       <c r="E23" s="30"/>
       <c r="F23" s="15">
         <v>250</v>
       </c>
-      <c r="G23" s="37"/>
-      <c r="H23" s="47" t="s">
+      <c r="G23" s="117"/>
+      <c r="H23" s="55" t="s">
         <v>101</v>
       </c>
-      <c r="I23" s="48"/>
+      <c r="I23" s="56"/>
       <c r="J23" s="14">
         <v>440</v>
       </c>
       <c r="K23" s="30"/>
       <c r="L23" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="24" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="37"/>
-      <c r="B24" s="49" t="s">
+      <c r="A24" s="117"/>
+      <c r="B24" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="50"/>
+      <c r="C24" s="52"/>
       <c r="D24" s="14">
         <v>35</v>
       </c>
       <c r="E24" s="30"/>
       <c r="F24" s="15">
         <v>150</v>
       </c>
-      <c r="G24" s="37"/>
-      <c r="H24" s="47" t="s">
+      <c r="G24" s="117"/>
+      <c r="H24" s="55" t="s">
         <v>102</v>
       </c>
-      <c r="I24" s="48"/>
+      <c r="I24" s="56"/>
       <c r="J24" s="14">
         <v>165</v>
       </c>
       <c r="K24" s="30"/>
       <c r="L24" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="25" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="37"/>
-      <c r="B25" s="49" t="s">
+      <c r="A25" s="117"/>
+      <c r="B25" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="50"/>
+      <c r="C25" s="52"/>
       <c r="D25" s="14">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E25" s="30"/>
       <c r="F25" s="15">
         <v>50</v>
       </c>
-      <c r="G25" s="37"/>
-      <c r="H25" s="47" t="s">
+      <c r="G25" s="117"/>
+      <c r="H25" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="I25" s="48"/>
+      <c r="I25" s="56"/>
       <c r="J25" s="14">
         <v>330</v>
       </c>
       <c r="K25" s="30"/>
       <c r="L25" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="26" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="37"/>
-      <c r="B26" s="49" t="s">
+      <c r="A26" s="117"/>
+      <c r="B26" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="C26" s="50"/>
+      <c r="C26" s="52"/>
       <c r="D26" s="14">
         <v>55</v>
       </c>
       <c r="E26" s="30"/>
       <c r="F26" s="15">
         <v>800</v>
       </c>
-      <c r="G26" s="37"/>
-      <c r="H26" s="47" t="s">
+      <c r="G26" s="117"/>
+      <c r="H26" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="I26" s="48"/>
+      <c r="I26" s="56"/>
       <c r="J26" s="14">
         <v>880</v>
       </c>
       <c r="K26" s="30"/>
       <c r="L26" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="27" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="37"/>
-      <c r="B27" s="49" t="s">
+      <c r="A27" s="117"/>
+      <c r="B27" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="C27" s="50"/>
+      <c r="C27" s="52"/>
       <c r="D27" s="14">
         <v>35</v>
       </c>
       <c r="E27" s="30"/>
       <c r="F27" s="15">
         <v>500</v>
       </c>
-      <c r="G27" s="37"/>
-      <c r="H27" s="47" t="s">
+      <c r="G27" s="117"/>
+      <c r="H27" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="I27" s="48"/>
+      <c r="I27" s="56"/>
       <c r="J27" s="14">
         <v>660</v>
       </c>
       <c r="K27" s="30"/>
       <c r="L27" s="15">
         <v>4000</v>
       </c>
     </row>
     <row r="28" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="37"/>
-      <c r="B28" s="49" t="s">
+      <c r="A28" s="117"/>
+      <c r="B28" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="50"/>
+      <c r="C28" s="52"/>
       <c r="D28" s="14">
         <v>110</v>
       </c>
       <c r="E28" s="30"/>
       <c r="F28" s="15">
         <v>300</v>
       </c>
-      <c r="G28" s="37"/>
-      <c r="H28" s="47" t="s">
+      <c r="G28" s="117"/>
+      <c r="H28" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="I28" s="48"/>
+      <c r="I28" s="56"/>
       <c r="J28" s="14">
         <v>330</v>
       </c>
       <c r="K28" s="30"/>
       <c r="L28" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="37"/>
-      <c r="B29" s="49" t="s">
+      <c r="A29" s="117"/>
+      <c r="B29" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="50"/>
+      <c r="C29" s="52"/>
       <c r="D29" s="14">
         <v>55</v>
       </c>
       <c r="E29" s="30"/>
       <c r="F29" s="15">
         <v>800</v>
       </c>
-      <c r="G29" s="37"/>
-      <c r="H29" s="47" t="s">
+      <c r="G29" s="117"/>
+      <c r="H29" s="55" t="s">
         <v>104</v>
       </c>
-      <c r="I29" s="48"/>
+      <c r="I29" s="56"/>
       <c r="J29" s="14">
         <v>330</v>
       </c>
       <c r="K29" s="30"/>
       <c r="L29" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="30" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="37"/>
-      <c r="B30" s="49" t="s">
+      <c r="A30" s="117"/>
+      <c r="B30" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C30" s="50"/>
+      <c r="C30" s="52"/>
       <c r="D30" s="14">
         <v>110</v>
       </c>
       <c r="E30" s="30"/>
       <c r="F30" s="15">
         <v>500</v>
       </c>
-      <c r="G30" s="37"/>
-      <c r="H30" s="47" t="s">
+      <c r="G30" s="117"/>
+      <c r="H30" s="55" t="s">
         <v>105</v>
       </c>
-      <c r="I30" s="48"/>
+      <c r="I30" s="56"/>
       <c r="J30" s="14">
         <v>385</v>
       </c>
       <c r="K30" s="30"/>
       <c r="L30" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="31" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="37"/>
-      <c r="B31" s="49" t="s">
+      <c r="A31" s="117"/>
+      <c r="B31" s="51" t="s">
         <v>165</v>
       </c>
-      <c r="C31" s="50"/>
+      <c r="C31" s="52"/>
       <c r="D31" s="14">
         <v>11</v>
       </c>
       <c r="E31" s="30"/>
       <c r="F31" s="15">
         <v>50</v>
       </c>
-      <c r="G31" s="37"/>
-      <c r="H31" s="47" t="s">
+      <c r="G31" s="117"/>
+      <c r="H31" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="I31" s="48"/>
+      <c r="I31" s="56"/>
       <c r="J31" s="14">
         <v>880</v>
       </c>
       <c r="K31" s="30"/>
       <c r="L31" s="15">
         <v>10000</v>
       </c>
     </row>
     <row r="32" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="37"/>
-      <c r="B32" s="49" t="s">
+      <c r="A32" s="117"/>
+      <c r="B32" s="51" t="s">
         <v>166</v>
       </c>
-      <c r="C32" s="50"/>
+      <c r="C32" s="52"/>
       <c r="D32" s="14">
         <v>15</v>
       </c>
       <c r="E32" s="30"/>
       <c r="F32" s="15">
         <v>80</v>
       </c>
-      <c r="G32" s="37"/>
-      <c r="H32" s="47" t="s">
+      <c r="G32" s="117"/>
+      <c r="H32" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="I32" s="48"/>
+      <c r="I32" s="56"/>
       <c r="J32" s="14">
         <v>880</v>
       </c>
       <c r="K32" s="30"/>
       <c r="L32" s="15">
         <v>10000</v>
       </c>
     </row>
     <row r="33" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="37"/>
-      <c r="B33" s="49" t="s">
+      <c r="A33" s="117"/>
+      <c r="B33" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="C33" s="50"/>
+      <c r="C33" s="52"/>
       <c r="D33" s="14">
         <v>30</v>
       </c>
       <c r="E33" s="30"/>
       <c r="F33" s="15">
         <v>150</v>
       </c>
-      <c r="G33" s="37"/>
-      <c r="H33" s="47" t="s">
+      <c r="G33" s="117"/>
+      <c r="H33" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="I33" s="48"/>
+      <c r="I33" s="56"/>
       <c r="J33" s="14">
         <v>330</v>
       </c>
       <c r="K33" s="30"/>
       <c r="L33" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="34" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="37"/>
-      <c r="B34" s="49" t="s">
+      <c r="A34" s="117"/>
+      <c r="B34" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="50"/>
+      <c r="C34" s="52"/>
       <c r="D34" s="14">
         <v>10</v>
       </c>
       <c r="E34" s="30"/>
       <c r="F34" s="15">
         <v>50</v>
       </c>
-      <c r="G34" s="37"/>
-      <c r="H34" s="47" t="s">
+      <c r="G34" s="117"/>
+      <c r="H34" s="55" t="s">
         <v>106</v>
       </c>
-      <c r="I34" s="48"/>
+      <c r="I34" s="56"/>
       <c r="J34" s="14">
         <v>55</v>
       </c>
       <c r="K34" s="30"/>
       <c r="L34" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="35" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="37"/>
-      <c r="B35" s="49" t="s">
+      <c r="A35" s="117"/>
+      <c r="B35" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="C35" s="50"/>
+      <c r="C35" s="52"/>
       <c r="D35" s="14">
         <v>15</v>
       </c>
       <c r="E35" s="30"/>
       <c r="F35" s="15">
         <v>80</v>
       </c>
-      <c r="G35" s="37"/>
-      <c r="H35" s="47" t="s">
+      <c r="G35" s="117"/>
+      <c r="H35" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="I35" s="48"/>
+      <c r="I35" s="56"/>
       <c r="J35" s="14">
         <v>275</v>
       </c>
       <c r="K35" s="30"/>
       <c r="L35" s="15">
         <v>1200</v>
       </c>
     </row>
     <row r="36" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="37"/>
-      <c r="B36" s="49" t="s">
+      <c r="A36" s="117"/>
+      <c r="B36" s="51" t="s">
         <v>78</v>
       </c>
-      <c r="C36" s="50"/>
+      <c r="C36" s="52"/>
       <c r="D36" s="14">
         <v>20</v>
       </c>
       <c r="E36" s="30"/>
       <c r="F36" s="15">
         <v>100</v>
       </c>
-      <c r="G36" s="37"/>
-      <c r="H36" s="47" t="s">
+      <c r="G36" s="117"/>
+      <c r="H36" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="I36" s="48"/>
+      <c r="I36" s="56"/>
       <c r="J36" s="14">
         <v>385</v>
       </c>
       <c r="K36" s="30"/>
       <c r="L36" s="15">
         <v>1800</v>
       </c>
     </row>
     <row r="37" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="37"/>
-      <c r="B37" s="49" t="s">
+      <c r="A37" s="117"/>
+      <c r="B37" s="51" t="s">
         <v>161</v>
       </c>
-      <c r="C37" s="50"/>
+      <c r="C37" s="52"/>
       <c r="D37" s="14">
         <v>60</v>
       </c>
       <c r="E37" s="30"/>
       <c r="F37" s="15">
         <v>100</v>
       </c>
-      <c r="G37" s="37"/>
-      <c r="H37" s="49" t="s">
+      <c r="G37" s="117"/>
+      <c r="H37" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="I37" s="50"/>
+      <c r="I37" s="52"/>
       <c r="J37" s="14">
         <v>55</v>
       </c>
       <c r="K37" s="30"/>
       <c r="L37" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="37"/>
-      <c r="B38" s="49" t="s">
+      <c r="A38" s="117"/>
+      <c r="B38" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="C38" s="50"/>
+      <c r="C38" s="52"/>
       <c r="D38" s="14">
         <v>55</v>
       </c>
       <c r="E38" s="30"/>
       <c r="F38" s="15">
         <v>100</v>
       </c>
-      <c r="G38" s="37"/>
-      <c r="H38" s="49" t="s">
+      <c r="G38" s="117"/>
+      <c r="H38" s="51" t="s">
         <v>107</v>
       </c>
-      <c r="I38" s="50"/>
+      <c r="I38" s="52"/>
       <c r="J38" s="14">
         <v>25</v>
       </c>
       <c r="K38" s="30"/>
       <c r="L38" s="15">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="37"/>
-      <c r="B39" s="49" t="s">
+      <c r="A39" s="117"/>
+      <c r="B39" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="C39" s="50"/>
+      <c r="C39" s="52"/>
       <c r="D39" s="14">
         <v>66</v>
       </c>
       <c r="E39" s="30"/>
       <c r="F39" s="15">
         <v>100</v>
       </c>
-      <c r="G39" s="37"/>
-      <c r="H39" s="49" t="s">
+      <c r="G39" s="117"/>
+      <c r="H39" s="51" t="s">
         <v>108</v>
       </c>
-      <c r="I39" s="50"/>
+      <c r="I39" s="52"/>
       <c r="J39" s="14">
         <v>55</v>
       </c>
       <c r="K39" s="30"/>
       <c r="L39" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="40" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="37"/>
-      <c r="B40" s="49" t="s">
+      <c r="A40" s="117"/>
+      <c r="B40" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="C40" s="50"/>
+      <c r="C40" s="52"/>
       <c r="D40" s="14">
         <v>45</v>
       </c>
       <c r="E40" s="30"/>
       <c r="F40" s="15">
         <v>400</v>
       </c>
-      <c r="G40" s="37"/>
-      <c r="H40" s="49" t="s">
+      <c r="G40" s="117"/>
+      <c r="H40" s="51" t="s">
         <v>109</v>
       </c>
-      <c r="I40" s="50"/>
+      <c r="I40" s="52"/>
       <c r="J40" s="14">
         <v>220</v>
       </c>
       <c r="K40" s="30"/>
       <c r="L40" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="41" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="37"/>
-      <c r="B41" s="49" t="s">
+      <c r="A41" s="117"/>
+      <c r="B41" s="51" t="s">
         <v>82</v>
       </c>
-      <c r="C41" s="50"/>
+      <c r="C41" s="52"/>
       <c r="D41" s="14">
         <v>55</v>
       </c>
       <c r="E41" s="30"/>
       <c r="F41" s="15">
         <v>400</v>
       </c>
-      <c r="G41" s="37"/>
-      <c r="H41" s="49" t="s">
+      <c r="G41" s="117"/>
+      <c r="H41" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="I41" s="50"/>
+      <c r="I41" s="52"/>
       <c r="J41" s="14">
         <v>220</v>
       </c>
       <c r="K41" s="30"/>
       <c r="L41" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="42" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="37"/>
-      <c r="B42" s="49" t="s">
+      <c r="A42" s="117"/>
+      <c r="B42" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="50"/>
+      <c r="C42" s="52"/>
       <c r="D42" s="14">
         <v>35</v>
       </c>
       <c r="E42" s="30"/>
       <c r="F42" s="15">
         <v>150</v>
       </c>
-      <c r="G42" s="37"/>
-      <c r="H42" s="49" t="s">
+      <c r="G42" s="117"/>
+      <c r="H42" s="51" t="s">
         <v>111</v>
       </c>
-      <c r="I42" s="50"/>
+      <c r="I42" s="52"/>
       <c r="J42" s="14">
         <v>550</v>
       </c>
       <c r="K42" s="30"/>
       <c r="L42" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="43" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="37"/>
-      <c r="B43" s="49" t="s">
+      <c r="A43" s="117"/>
+      <c r="B43" s="51" t="s">
         <v>84</v>
       </c>
-      <c r="C43" s="50"/>
+      <c r="C43" s="52"/>
       <c r="D43" s="14">
         <v>8</v>
       </c>
       <c r="E43" s="30"/>
       <c r="F43" s="15">
         <v>30</v>
       </c>
-      <c r="G43" s="37"/>
-      <c r="H43" s="47" t="s">
+      <c r="G43" s="117"/>
+      <c r="H43" s="55" t="s">
         <v>131</v>
       </c>
-      <c r="I43" s="48"/>
+      <c r="I43" s="56"/>
       <c r="J43" s="14">
         <v>80</v>
       </c>
       <c r="K43" s="30"/>
       <c r="L43" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="37"/>
-      <c r="B44" s="49" t="s">
+      <c r="A44" s="117"/>
+      <c r="B44" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="C44" s="50"/>
+      <c r="C44" s="52"/>
       <c r="D44" s="14">
         <v>11</v>
       </c>
       <c r="E44" s="30"/>
       <c r="F44" s="15">
         <v>30</v>
       </c>
-      <c r="G44" s="37"/>
-[...1 lines deleted...]
-      <c r="I44" s="48"/>
+      <c r="G44" s="117"/>
+      <c r="H44" s="55"/>
+      <c r="I44" s="56"/>
       <c r="J44" s="14"/>
       <c r="K44" s="30"/>
       <c r="L44" s="15"/>
     </row>
     <row r="45" spans="1:12" s="3" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="38"/>
-      <c r="B45" s="68" t="s">
+      <c r="A45" s="118"/>
+      <c r="B45" s="92" t="s">
         <v>86</v>
       </c>
-      <c r="C45" s="69"/>
+      <c r="C45" s="93"/>
       <c r="D45" s="16">
         <v>110</v>
       </c>
       <c r="E45" s="31"/>
       <c r="F45" s="17">
         <v>1000</v>
       </c>
-      <c r="G45" s="38"/>
-[...1 lines deleted...]
-      <c r="I45" s="40"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="101"/>
+      <c r="I45" s="102"/>
       <c r="J45" s="16"/>
       <c r="K45" s="31"/>
       <c r="L45" s="17"/>
     </row>
     <row r="46" spans="1:12" s="3" customFormat="1" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="64" t="s">
+      <c r="A46" s="103" t="s">
         <v>154</v>
       </c>
-      <c r="B46" s="65"/>
-[...9 lines deleted...]
-      <c r="L46" s="65"/>
+      <c r="B46" s="104"/>
+      <c r="C46" s="104"/>
+      <c r="D46" s="104"/>
+      <c r="E46" s="104"/>
+      <c r="F46" s="104"/>
+      <c r="G46" s="104"/>
+      <c r="H46" s="104"/>
+      <c r="I46" s="104"/>
+      <c r="J46" s="104"/>
+      <c r="K46" s="104"/>
+      <c r="L46" s="104"/>
     </row>
     <row r="47" spans="1:12" s="3" customFormat="1" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B47" s="62" t="s">
+      <c r="B47" s="98" t="s">
         <v>62</v>
       </c>
-      <c r="C47" s="63"/>
+      <c r="C47" s="99"/>
       <c r="D47" s="19" t="s">
         <v>91</v>
       </c>
       <c r="E47" s="19" t="s">
         <v>92</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="G47" s="100" t="s">
+      <c r="G47" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="H47" s="104" t="s">
+      <c r="H47" s="100" t="s">
         <v>62</v>
       </c>
-      <c r="I47" s="63"/>
+      <c r="I47" s="99"/>
       <c r="J47" s="19" t="s">
         <v>91</v>
       </c>
       <c r="K47" s="19" t="s">
         <v>92</v>
       </c>
       <c r="L47" s="21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:12" s="3" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="109" t="s">
+      <c r="A48" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="110" t="s">
+      <c r="B48" s="94" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="111"/>
-      <c r="D48" s="112">
+      <c r="C48" s="95"/>
+      <c r="D48" s="43">
         <v>2000</v>
       </c>
       <c r="E48" s="32"/>
       <c r="F48" s="13">
         <v>45000</v>
       </c>
-      <c r="G48" s="98" t="s">
+      <c r="G48" s="57" t="s">
         <v>124</v>
       </c>
-      <c r="H48" s="90" t="s">
+      <c r="H48" s="96" t="s">
         <v>113</v>
       </c>
-      <c r="I48" s="91"/>
-      <c r="J48" s="92">
+      <c r="I48" s="97"/>
+      <c r="J48" s="35">
         <v>275</v>
       </c>
-      <c r="K48" s="93"/>
-      <c r="L48" s="94">
+      <c r="K48" s="36"/>
+      <c r="L48" s="37">
         <v>1500</v>
       </c>
     </row>
     <row r="49" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="113"/>
-      <c r="B49" s="114" t="s">
+      <c r="A49" s="49"/>
+      <c r="B49" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="115"/>
-      <c r="D49" s="116">
+      <c r="C49" s="54"/>
+      <c r="D49" s="44">
         <v>330</v>
       </c>
       <c r="E49" s="33"/>
       <c r="F49" s="15">
         <v>3000</v>
       </c>
-      <c r="G49" s="99"/>
-      <c r="H49" s="90" t="s">
+      <c r="G49" s="58"/>
+      <c r="H49" s="96" t="s">
         <v>114</v>
       </c>
-      <c r="I49" s="91"/>
-      <c r="J49" s="92">
+      <c r="I49" s="97"/>
+      <c r="J49" s="35">
         <v>275</v>
       </c>
-      <c r="K49" s="93"/>
-      <c r="L49" s="94">
+      <c r="K49" s="36"/>
+      <c r="L49" s="37">
         <v>2000</v>
       </c>
     </row>
     <row r="50" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="113"/>
-      <c r="B50" s="114" t="s">
+      <c r="A50" s="49"/>
+      <c r="B50" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="C50" s="115"/>
-      <c r="D50" s="116">
+      <c r="C50" s="54"/>
+      <c r="D50" s="44">
         <v>1650</v>
       </c>
       <c r="E50" s="33"/>
       <c r="F50" s="15">
         <v>10000</v>
       </c>
-      <c r="G50" s="99"/>
-      <c r="H50" s="47" t="s">
+      <c r="G50" s="58"/>
+      <c r="H50" s="55" t="s">
         <v>115</v>
       </c>
-      <c r="I50" s="48"/>
+      <c r="I50" s="56"/>
       <c r="J50" s="14">
         <v>550</v>
       </c>
       <c r="K50" s="30"/>
       <c r="L50" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="51" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="113"/>
-      <c r="B51" s="114" t="s">
+      <c r="A51" s="49"/>
+      <c r="B51" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="C51" s="115"/>
-      <c r="D51" s="116">
+      <c r="C51" s="54"/>
+      <c r="D51" s="44">
         <v>2500</v>
       </c>
       <c r="E51" s="33"/>
       <c r="F51" s="15">
         <v>45000</v>
       </c>
-      <c r="G51" s="99"/>
-      <c r="H51" s="47" t="s">
+      <c r="G51" s="58"/>
+      <c r="H51" s="55" t="s">
         <v>116</v>
       </c>
-      <c r="I51" s="48"/>
+      <c r="I51" s="56"/>
       <c r="J51" s="14">
         <v>220</v>
       </c>
       <c r="K51" s="30"/>
       <c r="L51" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="52" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="113"/>
-      <c r="B52" s="114" t="s">
+      <c r="A52" s="49"/>
+      <c r="B52" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="C52" s="115"/>
-      <c r="D52" s="116">
+      <c r="C52" s="54"/>
+      <c r="D52" s="44">
         <v>165</v>
       </c>
       <c r="E52" s="33"/>
       <c r="F52" s="15">
         <v>600</v>
       </c>
-      <c r="G52" s="99"/>
-      <c r="H52" s="47" t="s">
+      <c r="G52" s="58"/>
+      <c r="H52" s="55" t="s">
         <v>133</v>
       </c>
-      <c r="I52" s="48"/>
+      <c r="I52" s="56"/>
       <c r="J52" s="14">
         <v>770</v>
       </c>
       <c r="K52" s="30"/>
       <c r="L52" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="53" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="113"/>
-      <c r="B53" s="114" t="s">
+      <c r="A53" s="49"/>
+      <c r="B53" s="53" t="s">
         <v>88</v>
       </c>
-      <c r="C53" s="115"/>
-      <c r="D53" s="116">
+      <c r="C53" s="54"/>
+      <c r="D53" s="44">
         <v>165</v>
       </c>
       <c r="E53" s="33"/>
       <c r="F53" s="15">
         <v>2000</v>
       </c>
-      <c r="G53" s="99"/>
-      <c r="H53" s="47" t="s">
+      <c r="G53" s="58"/>
+      <c r="H53" s="55" t="s">
         <v>117</v>
       </c>
-      <c r="I53" s="48"/>
+      <c r="I53" s="56"/>
       <c r="J53" s="14">
         <v>770</v>
       </c>
       <c r="K53" s="30"/>
       <c r="L53" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="54" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="113"/>
-      <c r="B54" s="114" t="s">
+      <c r="A54" s="49"/>
+      <c r="B54" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="C54" s="115"/>
-      <c r="D54" s="116">
+      <c r="C54" s="54"/>
+      <c r="D54" s="44">
         <v>330</v>
       </c>
       <c r="E54" s="33"/>
       <c r="F54" s="15">
         <v>2000</v>
       </c>
-      <c r="G54" s="99"/>
-      <c r="H54" s="47" t="s">
+      <c r="G54" s="58"/>
+      <c r="H54" s="55" t="s">
         <v>118</v>
       </c>
-      <c r="I54" s="48"/>
+      <c r="I54" s="56"/>
       <c r="J54" s="14">
         <v>330</v>
       </c>
       <c r="K54" s="30"/>
       <c r="L54" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="55" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="113"/>
-      <c r="B55" s="114" t="s">
+      <c r="A55" s="49"/>
+      <c r="B55" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="C55" s="115"/>
-      <c r="D55" s="116">
+      <c r="C55" s="54"/>
+      <c r="D55" s="44">
         <v>220</v>
       </c>
       <c r="E55" s="33"/>
       <c r="F55" s="15">
         <v>1000</v>
       </c>
-      <c r="G55" s="99"/>
-      <c r="H55" s="47" t="s">
+      <c r="G55" s="58"/>
+      <c r="H55" s="55" t="s">
         <v>119</v>
       </c>
-      <c r="I55" s="48"/>
+      <c r="I55" s="56"/>
       <c r="J55" s="14">
         <v>550</v>
       </c>
       <c r="K55" s="30"/>
       <c r="L55" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="56" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="113"/>
-      <c r="B56" s="114" t="s">
+      <c r="A56" s="49"/>
+      <c r="B56" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="C56" s="115"/>
-      <c r="D56" s="116">
+      <c r="C56" s="54"/>
+      <c r="D56" s="44">
         <v>330</v>
       </c>
       <c r="E56" s="33"/>
       <c r="F56" s="15">
         <v>1000</v>
       </c>
-      <c r="G56" s="99"/>
-      <c r="H56" s="47" t="s">
+      <c r="G56" s="58"/>
+      <c r="H56" s="55" t="s">
         <v>120</v>
       </c>
-      <c r="I56" s="48"/>
+      <c r="I56" s="56"/>
       <c r="J56" s="14">
         <v>550</v>
       </c>
       <c r="K56" s="30"/>
       <c r="L56" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="57" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="113"/>
-      <c r="B57" s="114" t="s">
+      <c r="A57" s="49"/>
+      <c r="B57" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="C57" s="115"/>
-      <c r="D57" s="116">
+      <c r="C57" s="54"/>
+      <c r="D57" s="44">
         <v>440</v>
       </c>
       <c r="E57" s="33"/>
       <c r="F57" s="15">
         <v>2500</v>
       </c>
-      <c r="G57" s="99"/>
-      <c r="H57" s="47" t="s">
+      <c r="G57" s="58"/>
+      <c r="H57" s="55" t="s">
         <v>121</v>
       </c>
-      <c r="I57" s="48"/>
+      <c r="I57" s="56"/>
       <c r="J57" s="14">
         <v>550</v>
       </c>
       <c r="K57" s="30"/>
       <c r="L57" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="58" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="113"/>
-      <c r="B58" s="114" t="s">
+      <c r="A58" s="49"/>
+      <c r="B58" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="C58" s="115"/>
-      <c r="D58" s="116">
+      <c r="C58" s="54"/>
+      <c r="D58" s="44">
         <v>660</v>
       </c>
       <c r="E58" s="30"/>
       <c r="F58" s="15">
         <v>2500</v>
       </c>
-      <c r="G58" s="99"/>
-      <c r="H58" s="47" t="s">
+      <c r="G58" s="58"/>
+      <c r="H58" s="55" t="s">
         <v>122</v>
       </c>
-      <c r="I58" s="48"/>
+      <c r="I58" s="56"/>
       <c r="J58" s="14">
         <v>440</v>
       </c>
       <c r="K58" s="30"/>
       <c r="L58" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="59" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="113"/>
-      <c r="B59" s="114" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="C59" s="115"/>
-      <c r="D59" s="116">
+      <c r="C59" s="54"/>
+      <c r="D59" s="44">
         <v>660</v>
       </c>
       <c r="E59" s="30"/>
       <c r="F59" s="15">
         <v>1500</v>
       </c>
-      <c r="G59" s="99"/>
-      <c r="H59" s="47" t="s">
+      <c r="G59" s="58"/>
+      <c r="H59" s="55" t="s">
         <v>134</v>
       </c>
-      <c r="I59" s="48"/>
+      <c r="I59" s="56"/>
       <c r="J59" s="14">
         <v>330</v>
       </c>
       <c r="K59" s="30"/>
       <c r="L59" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="60" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="113"/>
-      <c r="B60" s="114" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="53" t="s">
         <v>168</v>
       </c>
-      <c r="C60" s="115"/>
-      <c r="D60" s="116">
+      <c r="C60" s="54"/>
+      <c r="D60" s="44">
         <v>1200</v>
       </c>
       <c r="E60" s="33"/>
       <c r="F60" s="15">
         <v>2500</v>
       </c>
-      <c r="G60" s="99"/>
-      <c r="H60" s="47" t="s">
+      <c r="G60" s="58"/>
+      <c r="H60" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="I60" s="48"/>
+      <c r="I60" s="56"/>
       <c r="J60" s="14">
         <v>550</v>
       </c>
       <c r="K60" s="30"/>
       <c r="L60" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="61" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="113"/>
-      <c r="B61" s="114" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="53" t="s">
         <v>169</v>
       </c>
-      <c r="C61" s="115"/>
-      <c r="D61" s="116">
+      <c r="C61" s="54"/>
+      <c r="D61" s="44">
         <v>1200</v>
       </c>
       <c r="E61" s="33"/>
       <c r="F61" s="15">
         <v>3000</v>
       </c>
-      <c r="G61" s="99"/>
-      <c r="H61" s="47" t="s">
+      <c r="G61" s="58"/>
+      <c r="H61" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="I61" s="48"/>
+      <c r="I61" s="56"/>
       <c r="J61" s="14">
         <v>220</v>
       </c>
       <c r="K61" s="30"/>
       <c r="L61" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="62" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="113"/>
-      <c r="B62" s="114" t="s">
+      <c r="A62" s="49"/>
+      <c r="B62" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="C62" s="115"/>
-      <c r="D62" s="116">
+      <c r="C62" s="54"/>
+      <c r="D62" s="44">
         <v>770</v>
       </c>
       <c r="E62" s="33"/>
       <c r="F62" s="15">
         <v>4000</v>
       </c>
-      <c r="G62" s="99"/>
-      <c r="H62" s="47" t="s">
+      <c r="G62" s="58"/>
+      <c r="H62" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="I62" s="48"/>
+      <c r="I62" s="56"/>
       <c r="J62" s="14">
         <v>275</v>
       </c>
       <c r="K62" s="30"/>
       <c r="L62" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="63" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="113"/>
-      <c r="B63" s="114" t="s">
+      <c r="A63" s="49"/>
+      <c r="B63" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="C63" s="115"/>
-      <c r="D63" s="116">
+      <c r="C63" s="54"/>
+      <c r="D63" s="44">
         <v>1100</v>
       </c>
       <c r="E63" s="33"/>
       <c r="F63" s="15">
         <v>5000</v>
       </c>
-      <c r="G63" s="99"/>
-      <c r="H63" s="47" t="s">
+      <c r="G63" s="58"/>
+      <c r="H63" s="55" t="s">
         <v>138</v>
       </c>
-      <c r="I63" s="48"/>
+      <c r="I63" s="56"/>
       <c r="J63" s="14">
         <v>165</v>
       </c>
       <c r="K63" s="30"/>
       <c r="L63" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="64" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="113"/>
-      <c r="B64" s="114" t="s">
+      <c r="A64" s="49"/>
+      <c r="B64" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C64" s="115"/>
-      <c r="D64" s="116">
+      <c r="C64" s="54"/>
+      <c r="D64" s="44">
         <v>660</v>
       </c>
       <c r="E64" s="33"/>
       <c r="F64" s="15">
         <v>3000</v>
       </c>
-      <c r="G64" s="99"/>
-      <c r="H64" s="47" t="s">
+      <c r="G64" s="58"/>
+      <c r="H64" s="55" t="s">
         <v>139</v>
       </c>
-      <c r="I64" s="48"/>
+      <c r="I64" s="56"/>
       <c r="J64" s="14">
         <v>220</v>
       </c>
       <c r="K64" s="30"/>
       <c r="L64" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="65" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="113"/>
-      <c r="B65" s="114" t="s">
+      <c r="A65" s="49"/>
+      <c r="B65" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="C65" s="115"/>
-      <c r="D65" s="116">
+      <c r="C65" s="54"/>
+      <c r="D65" s="44">
         <v>165</v>
       </c>
       <c r="E65" s="33"/>
       <c r="F65" s="15">
         <v>1000</v>
       </c>
-      <c r="G65" s="99"/>
-      <c r="H65" s="47" t="s">
+      <c r="G65" s="58"/>
+      <c r="H65" s="55" t="s">
         <v>132</v>
       </c>
-      <c r="I65" s="48"/>
+      <c r="I65" s="56"/>
       <c r="J65" s="14">
         <v>55</v>
       </c>
       <c r="K65" s="30"/>
       <c r="L65" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="113"/>
-      <c r="B66" s="114" t="s">
+      <c r="A66" s="49"/>
+      <c r="B66" s="53" t="s">
         <v>89</v>
       </c>
-      <c r="C66" s="115"/>
-      <c r="D66" s="116">
+      <c r="C66" s="54"/>
+      <c r="D66" s="44">
         <v>165</v>
       </c>
       <c r="E66" s="33"/>
       <c r="F66" s="15">
         <v>1000</v>
       </c>
-      <c r="G66" s="99"/>
-      <c r="H66" s="47" t="s">
+      <c r="G66" s="58"/>
+      <c r="H66" s="55" t="s">
         <v>140</v>
       </c>
-      <c r="I66" s="48"/>
+      <c r="I66" s="56"/>
       <c r="J66" s="14">
         <v>66</v>
       </c>
       <c r="K66" s="30"/>
       <c r="L66" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="113"/>
-      <c r="B67" s="114" t="s">
+      <c r="A67" s="49"/>
+      <c r="B67" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="C67" s="115"/>
-      <c r="D67" s="116">
+      <c r="C67" s="54"/>
+      <c r="D67" s="44">
         <v>275</v>
       </c>
       <c r="E67" s="33"/>
       <c r="F67" s="15">
         <v>1000</v>
       </c>
-      <c r="G67" s="99"/>
-      <c r="H67" s="47" t="s">
+      <c r="G67" s="58"/>
+      <c r="H67" s="55" t="s">
         <v>141</v>
       </c>
-      <c r="I67" s="48"/>
+      <c r="I67" s="56"/>
       <c r="J67" s="14">
         <v>110</v>
       </c>
       <c r="K67" s="30"/>
       <c r="L67" s="15">
         <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="113"/>
-      <c r="B68" s="114" t="s">
+      <c r="A68" s="49"/>
+      <c r="B68" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="C68" s="115"/>
-      <c r="D68" s="116">
+      <c r="C68" s="54"/>
+      <c r="D68" s="44">
         <v>330</v>
       </c>
       <c r="E68" s="33"/>
       <c r="F68" s="15">
         <v>3000</v>
       </c>
-      <c r="G68" s="99"/>
-      <c r="H68" s="47" t="s">
+      <c r="G68" s="58"/>
+      <c r="H68" s="55" t="s">
         <v>142</v>
       </c>
-      <c r="I68" s="48"/>
+      <c r="I68" s="56"/>
       <c r="J68" s="14">
         <v>770</v>
       </c>
       <c r="K68" s="30"/>
       <c r="L68" s="15">
         <v>4000</v>
       </c>
     </row>
     <row r="69" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="113"/>
-      <c r="B69" s="114" t="s">
+      <c r="A69" s="49"/>
+      <c r="B69" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="C69" s="115"/>
-      <c r="D69" s="116">
+      <c r="C69" s="54"/>
+      <c r="D69" s="44">
         <v>66</v>
       </c>
       <c r="E69" s="33"/>
       <c r="F69" s="15">
         <v>400</v>
       </c>
-      <c r="G69" s="99"/>
-      <c r="H69" s="47" t="s">
+      <c r="G69" s="58"/>
+      <c r="H69" s="55" t="s">
         <v>143</v>
       </c>
-      <c r="I69" s="48"/>
+      <c r="I69" s="56"/>
       <c r="J69" s="14">
         <v>330</v>
       </c>
       <c r="K69" s="30"/>
       <c r="L69" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="70" spans="1:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="113"/>
-      <c r="B70" s="114" t="s">
+      <c r="A70" s="49"/>
+      <c r="B70" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="C70" s="115"/>
-      <c r="D70" s="116">
+      <c r="C70" s="54"/>
+      <c r="D70" s="44">
         <v>165</v>
       </c>
       <c r="E70" s="33"/>
       <c r="F70" s="15">
         <v>1000</v>
       </c>
-      <c r="G70" s="99"/>
-      <c r="H70" s="47" t="s">
+      <c r="G70" s="58"/>
+      <c r="H70" s="55" t="s">
         <v>144</v>
       </c>
-      <c r="I70" s="48"/>
+      <c r="I70" s="56"/>
       <c r="J70" s="14">
         <v>330</v>
       </c>
       <c r="K70" s="30"/>
       <c r="L70" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="71" spans="1:12" s="3" customFormat="1" ht="16.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A71" s="117"/>
-      <c r="B71" s="118" t="s">
+      <c r="A71" s="50"/>
+      <c r="B71" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="C71" s="119"/>
-      <c r="D71" s="120">
+      <c r="C71" s="61"/>
+      <c r="D71" s="45">
         <v>30</v>
       </c>
       <c r="E71" s="34"/>
-      <c r="F71" s="108">
+      <c r="F71" s="42">
         <v>100</v>
       </c>
-      <c r="G71" s="99"/>
-      <c r="H71" s="47" t="s">
+      <c r="G71" s="58"/>
+      <c r="H71" s="55" t="s">
         <v>145</v>
       </c>
-      <c r="I71" s="48"/>
+      <c r="I71" s="56"/>
       <c r="J71" s="14">
         <v>330</v>
       </c>
       <c r="K71" s="30"/>
       <c r="L71" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A72" s="105" t="s">
+      <c r="A72" s="46" t="s">
         <v>167</v>
       </c>
-      <c r="B72" s="56" t="s">
+      <c r="B72" s="90" t="s">
         <v>152</v>
       </c>
-      <c r="C72" s="57"/>
+      <c r="C72" s="91"/>
       <c r="D72" s="12">
         <v>165</v>
       </c>
       <c r="E72" s="32"/>
       <c r="F72" s="13">
         <v>2000</v>
       </c>
-      <c r="G72" s="99"/>
-      <c r="H72" s="47" t="s">
+      <c r="G72" s="58"/>
+      <c r="H72" s="55" t="s">
         <v>146</v>
       </c>
-      <c r="I72" s="48"/>
+      <c r="I72" s="56"/>
       <c r="J72" s="14">
         <v>220</v>
       </c>
       <c r="K72" s="30"/>
       <c r="L72" s="15">
         <v>1200</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A73" s="105"/>
-      <c r="B73" s="47" t="s">
+      <c r="A73" s="46"/>
+      <c r="B73" s="55" t="s">
         <v>153</v>
       </c>
-      <c r="C73" s="48"/>
+      <c r="C73" s="56"/>
       <c r="D73" s="14">
         <v>110</v>
       </c>
       <c r="E73" s="30"/>
       <c r="F73" s="15">
         <v>1000</v>
       </c>
-      <c r="G73" s="99"/>
-      <c r="H73" s="47" t="s">
+      <c r="G73" s="58"/>
+      <c r="H73" s="55" t="s">
         <v>147</v>
       </c>
-      <c r="I73" s="48"/>
+      <c r="I73" s="56"/>
       <c r="J73" s="14">
         <v>275</v>
       </c>
       <c r="K73" s="30"/>
       <c r="L73" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A74" s="105"/>
-      <c r="B74" s="47" t="s">
+      <c r="A74" s="46"/>
+      <c r="B74" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C74" s="48"/>
+      <c r="C74" s="56"/>
       <c r="D74" s="14">
         <v>275</v>
       </c>
       <c r="E74" s="30"/>
       <c r="F74" s="15">
         <v>2000</v>
       </c>
-      <c r="G74" s="99"/>
-      <c r="H74" s="47" t="s">
+      <c r="G74" s="58"/>
+      <c r="H74" s="55" t="s">
         <v>148</v>
       </c>
-      <c r="I74" s="48"/>
+      <c r="I74" s="56"/>
       <c r="J74" s="14">
         <v>550</v>
       </c>
       <c r="K74" s="30"/>
       <c r="L74" s="15">
         <v>5000</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A75" s="105"/>
-      <c r="B75" s="47" t="s">
+      <c r="A75" s="46"/>
+      <c r="B75" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="C75" s="48"/>
+      <c r="C75" s="56"/>
       <c r="D75" s="14">
         <v>220</v>
       </c>
       <c r="E75" s="30"/>
       <c r="F75" s="15">
         <v>1500</v>
       </c>
-      <c r="G75" s="99"/>
-      <c r="H75" s="47" t="s">
+      <c r="G75" s="58"/>
+      <c r="H75" s="55" t="s">
         <v>149</v>
       </c>
-      <c r="I75" s="48"/>
+      <c r="I75" s="56"/>
       <c r="J75" s="14">
         <v>165</v>
       </c>
       <c r="K75" s="30"/>
       <c r="L75" s="15">
         <v>600</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A76" s="105"/>
-      <c r="B76" s="47" t="s">
+      <c r="A76" s="46"/>
+      <c r="B76" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="C76" s="48"/>
+      <c r="C76" s="56"/>
       <c r="D76" s="14">
         <v>165</v>
       </c>
       <c r="E76" s="30"/>
       <c r="F76" s="15">
         <v>1000</v>
       </c>
-      <c r="G76" s="99"/>
-      <c r="H76" s="47" t="s">
+      <c r="G76" s="58"/>
+      <c r="H76" s="55" t="s">
         <v>150</v>
       </c>
-      <c r="I76" s="48"/>
+      <c r="I76" s="56"/>
       <c r="J76" s="14">
         <v>135</v>
       </c>
       <c r="K76" s="30"/>
       <c r="L76" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="106"/>
-      <c r="B77" s="39" t="s">
+      <c r="A77" s="47"/>
+      <c r="B77" s="101" t="s">
         <v>112</v>
       </c>
-      <c r="C77" s="40"/>
+      <c r="C77" s="102"/>
       <c r="D77" s="16">
         <v>275</v>
       </c>
       <c r="E77" s="31"/>
       <c r="F77" s="17">
         <v>3300</v>
       </c>
-      <c r="G77" s="101"/>
-[...4 lines deleted...]
-      <c r="L77" s="97"/>
+      <c r="G77" s="59"/>
+      <c r="H77" s="119"/>
+      <c r="I77" s="120"/>
+      <c r="J77" s="38"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="40"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A78" s="35" t="s">
+      <c r="A78" s="114" t="s">
         <v>154</v>
       </c>
-      <c r="B78" s="107"/>
-[...9 lines deleted...]
-      <c r="L78" s="35"/>
+      <c r="B78" s="115"/>
+      <c r="C78" s="115"/>
+      <c r="D78" s="115"/>
+      <c r="E78" s="115"/>
+      <c r="F78" s="115"/>
+      <c r="G78" s="114"/>
+      <c r="H78" s="114"/>
+      <c r="I78" s="114"/>
+      <c r="J78" s="114"/>
+      <c r="K78" s="114"/>
+      <c r="L78" s="114"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RdeqslSPMi2aMSWZMoM+NoHeX9GuDSLMkTZKc0d3olKQDsQ3YR4ym3dx+ohFxPUaRfGsm4zBdotFhJYZr+ltzQ==" saltValue="UNuZPhNIMZaEAA/AzNJL2g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Au1Ceg7kWG1Ave0etkdy8Knck6wLFQe+eFGLorWh782FGEkzEfx7RDVHDVHC5MGcFnLkm90UvDGQT7iZvqzMbg==" saltValue="3qST017YOMwKM4OSh7S/pA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="179">
+    <mergeCell ref="A78:L78"/>
+    <mergeCell ref="A12:A45"/>
+    <mergeCell ref="G12:G45"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="G6:L6"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="A46:L46"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="G1:H1"/>
+    <mergeCell ref="J3:L3"/>
+    <mergeCell ref="I1:L1"/>
+    <mergeCell ref="I2:L2"/>
+    <mergeCell ref="C1:F1"/>
+    <mergeCell ref="C2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="B59:C59"/>
     <mergeCell ref="A72:A77"/>
     <mergeCell ref="A48:A71"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="H37:I37"/>
     <mergeCell ref="B70:C70"/>
     <mergeCell ref="H65:I65"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="G48:G77"/>
     <mergeCell ref="H72:I72"/>
     <mergeCell ref="H73:I73"/>
     <mergeCell ref="H74:I74"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="B64:C64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="B67:C67"/>
     <mergeCell ref="B68:C68"/>
     <mergeCell ref="B74:C74"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="B76:C76"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="H76:I76"/>
     <mergeCell ref="B71:C71"/>
-    <mergeCell ref="B60:C60"/>
-[...153 lines deleted...]
-    <mergeCell ref="B72:C72"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1" xr:uid="{D1E95DD8-C040-46EC-98E0-05B2536218FD}"/>
     <hyperlink ref="C1" r:id="rId2" xr:uid="{AA52611C-3ADF-4287-B971-6410A434FC9E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="1.0629921259842521" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId3"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L    &amp;G&amp;C&amp;"標楷體,標準"&amp;26&amp;KFF0000(世紀)&amp;20郁隆企業社&amp;16&amp;K01+000◎餐具◎桌椅 租售　詢價單&amp;R&amp;"標楷體,粗體"&amp;22&amp;KFF0000&amp;P  &amp;"標楷體,標準"
 </oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="46" max="11" man="1"/>
   </rowBreaks>
   <drawing r:id="rId4"/>
   <legacyDrawingHF r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>